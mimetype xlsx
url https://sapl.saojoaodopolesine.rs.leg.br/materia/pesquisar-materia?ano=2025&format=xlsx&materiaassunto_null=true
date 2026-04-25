--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="343">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -944,50 +944,53 @@
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2025/131/mocao_01-25.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem e Reconhecimento ao Senhor Cleber Baratto Vidal pelos relevantes serviços prestados ao esporte de orientação</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2025/132/mocao_02-25.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei n° 320/2025 do Senador Luiz Carlos Heinze que institui o programa Securitização das Dívidas dos Produtores Rurais do Rio Grande do Sul afetados pelos eventos climáticos.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_03-25.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n.° 399/2024, de autoria do Deputado Estadual Valdeci Oliveira, que “Reconhece o Poder Legislativo da Quarta Colônia como entidade oficial representativa, de congregação e cooperação, das Câmaras Municipais e os Vereadores da Quarta Colônia do Estado do Rio Grande do Sul”..</t>
   </si>
   <si>
     <t>137</t>
+  </si>
+  <si>
+    <t>Joici Descovi Missio</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2025/137/mocao_04-25.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos usuários do Instituto de Previdência do Rio Grande do Sul - IPE SAÚDE, manifestando seu respaldo à formação de uma COMISSÃO PARLAMENTAR DE INQUÉRITO (CPI) em âmbito estadual, com o objetivo de promover uma investigação abrangente e transparente sobre a gestão e os serviços prestados pelo referido instituto.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2025/178/mocao_05-25.pdf</t>
   </si>
   <si>
     <t>Expressa manifestação de condolências pelo passamento da Sra. Ana Carla Ruviaro.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2025/188/mocao_06-25.odt</t>
   </si>
   <si>
     <t>Moção de repúdio e cobrança de providências em relação ao estado de abandono das rodovias ERS-149 e RS-348.</t>
   </si>
@@ -3536,282 +3539,282 @@
       </c>
       <c r="G82" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H82" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>307</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>25</v>
       </c>
       <c r="D83" t="s">
         <v>297</v>
       </c>
       <c r="E83" t="s">
         <v>298</v>
       </c>
       <c r="F83" t="s">
-        <v>173</v>
+        <v>308</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H83" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>29</v>
       </c>
       <c r="D84" t="s">
         <v>297</v>
       </c>
       <c r="E84" t="s">
         <v>298</v>
       </c>
       <c r="F84" t="s">
-        <v>173</v>
+        <v>308</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H84" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>33</v>
       </c>
       <c r="D85" t="s">
         <v>297</v>
       </c>
       <c r="E85" t="s">
         <v>298</v>
       </c>
       <c r="F85" t="s">
         <v>169</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H85" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E86" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F86" t="s">
         <v>196</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H86" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>17</v>
       </c>
       <c r="D87" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E87" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F87" t="s">
         <v>169</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H87" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E88" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H88" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E89" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H89" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E90" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H90" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E91" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H91" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E92" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H92" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>