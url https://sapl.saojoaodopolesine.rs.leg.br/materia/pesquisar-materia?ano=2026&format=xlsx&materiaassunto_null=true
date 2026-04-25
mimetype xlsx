--- v1 (2026-03-09)
+++ v2 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="123">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -133,102 +133,307 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_006.2026.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 1º da Lei Municipal nº 931, de 23 de dezembro de 2019.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ricardo Fernando Dotto</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_n_007.2026-_aumento_carga_horaria_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a carga horária e o regime remuneratório do cargo efetivo de Farmacêutico(a) no âmbito do Município de São João do Polêsine/RS, fixa jornada de 40 (quarenta) horas semanais e revoga, exclusivamente quanto a esse cargo, disposições em contrário constantes de leis e anexos esparsos.</t>
   </si>
   <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_n_008_-monitor_17.03.2026-1.pdf</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/231/pl_capital_do_risoto.pdf</t>
+  </si>
+  <si>
+    <t>Institui como patrimônios cultural, histórico e turístico do Município de São João do Polêsine a cultura do arroz e a culinária do risoto, estabelece a denominação promocional “São João do Polêsine – Capital do Risoto”, reconhece o valor histórico patrimonial, econômico e turístico da orizicultura local e institui o Festival do Risoto.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/232/plei_n_010_2026-contrata-fiscal-sanitario.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a contratação temporária de fiscal sanitário.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/233/plei_n0112026-contrata-servical.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a contratação temporária de servente.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/238/projeto_de_lei_012_de_30_de_marco_de_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a desafetação de bem público de uso comum do povo, com levantamento de gravame de inalienabilidade, para fins de implantação de_x000D_
+unidades habitacionais de interesse social.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/239/projeto_de_lei_013_de_31_de_marco_de_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_014_de_09_de_abril_de_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_complementar_001_de_30_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza, em caráter excepcional, a redução da área mínima de lotes para fins de implantação de unidades habitacionais vinculadas ao convênio_x000D_
+celebrado com o Ministério Público do Estado do Rio Grande do Sul/Fundo para Reconstituição de Bens Lesados, na Matrícula nº 21.587, e dá outras providências.</t>
+  </si>
+  <si>
     <t>224</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>João Vernier</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/224/pedido_de_providencias_01_de_2026.pdf</t>
   </si>
   <si>
     <t>Melhorias no município</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Joici Missio</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/225/pedido_de_providencias_02_de_2026.pdf</t>
   </si>
   <si>
     <t>Intervenções no acesso da residência da Sra. Ilda Rocha</t>
   </si>
   <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/234/pedido_de_providencias_03_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio da secretaria competente providencie as seguintes melhorias na estrada da Linha Bonfim:_x000D_
+1. Limpeza da vegetação (mato) que invade a estrada;_x000D_
+2. Reestabelecimento do quebra-molas existente, que atualmente se encontra com baixo-relevo;_x000D_
+3. Desobstrução de valetas, canos e bueiros, que se encontram entupidos;_x000D_
+4. Correção do escoamento da água da chuva, que atualmente transborda sobre a estrada, contribuindo para sua deterioração;_x000D_
+5. Instalação de placas de conscientização ambiental, com a indicação de “Não jogue lixo”.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/244/pedido_de_providencias_04_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio da secretaria competente providencie a instalação de um conjunto de lâmpadas/luminárias na residência do Sr. Oladir Carlos Bortolazzo, localizada na Linha Sant’Ana – Vale Vêneto.</t>
+  </si>
+  <si>
     <t>226</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/226/pedido_de_informacao_01-2026.pdf</t>
   </si>
   <si>
     <t>Questionamentos a respeito do recebimento de verbas federais</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>http://sapl.saojoaodopolesine.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Destinação dos aparelhos de academia ao ar livre da Vila Ceolin e Ribeirão</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/245/pedido_de_informacao_03.pdf</t>
+  </si>
+  <si>
+    <t>1) Diante da contratação da empresa MSCA Serviços de Consultoria Ltda. (Contrato 4 de 2026), há interesse do Poder Executivo alterar o atual plano municipal do turismo (de outubro de 2024)? _x000D_
+2) Quais critérios foram utilizados para contratar a empresa MSCA Serviços de Consultoria Ltda.?_x000D_
+3) Houve contato com os representantes do Curso Superior em Gestão de Turismo da Universidade Federal de Santa Maria (UFSM), com o Comitê Científico do Geoparque Quarta Colônia, em conjunto com os membros do Conselho Municipal de Turismo (Comtur) e com o Departamento de Cultura e Turismo, contando ainda com o apoio do Consórcio de Desenvolvimento Sustentável da Quarta Colônia (Condesus) nesta iniciativa, considerando que foram parceiros na elaboração do atual Plano Municipal de Turismo?</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Salete Pozzatti</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_01_-_gruta_.pdf</t>
+  </si>
+  <si>
+    <t>Construção de um mirante com recuo adequado para ônibus de turismo junto à gruta de Nossa Senhora de Lourdes, em Vale Vêneto.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_02_-_joici_placas_vila_ceolin.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a instalação de placas indicativas na Vila Ceolin, orientando a população quanto à proibição de descarte de lixo nas vias públicas, bem como alertando os condutores para que trafeguem em baixa velocidade, tendo em vista a possibilidade de circulação de animais domésticos e silvestres nas vias.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/237/indicacao_03_-_joao_calcamento_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudo e planejamento para implementação do calçamento das vias não pavimentadas_x000D_
+da Vila São Lucas</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Joici Descovi Missio</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_decreto_legislativo_no_01_-_cidada_honoraria_valse.pdf</t>
+  </si>
+  <si>
+    <t>Outorga o Título de “Cidadã Honorária” à Senhora VALSERINA BULEGON GASSEN</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/243/mocao_01-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulação e reconhecimento à escritora Cátia Dal Molin.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/242/mocao_03-26_.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulação e reconhecimento à empresa Reciclagem Polesinense LTDA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -532,56 +737,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/219/projeto_de_lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_lei_no_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/217/projeto_de_lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_n._004_de_14_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_005_de_27_de_janeiro_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_n_007.2026-_aumento_carga_horaria_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/224/pedido_de_providencias_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/225/pedido_de_providencias_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/226/pedido_de_informacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/219/projeto_de_lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_lei_no_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/217/projeto_de_lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_n._004_de_14_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_005_de_27_de_janeiro_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_n_007.2026-_aumento_carga_horaria_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_n_008_-monitor_17.03.2026-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/231/pl_capital_do_risoto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/232/plei_n_010_2026-contrata-fiscal-sanitario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/233/plei_n0112026-contrata-servical.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/238/projeto_de_lei_012_de_30_de_marco_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/239/projeto_de_lei_013_de_31_de_marco_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_014_de_09_de_abril_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_complementar_001_de_30_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/224/pedido_de_providencias_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/225/pedido_de_providencias_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/234/pedido_de_providencias_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/244/pedido_de_providencias_04_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/226/pedido_de_informacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/245/pedido_de_informacao_03.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_01_-_gruta_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_02_-_joici_placas_vila_ceolin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/237/indicacao_03_-_joao_calcamento_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_decreto_legislativo_no_01_-_cidada_honoraria_valse.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/243/mocao_01-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodopolesine.rs.leg.br/media/sapl/public/materialegislativa/2026/242/mocao_03-26_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -766,159 +971,618 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>17</v>
       </c>
-      <c r="D12" t="s">
-[...12 lines deleted...]
-        <v>57</v>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" t="s">
+        <v>77</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" t="s">
+        <v>73</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" t="s">
+        <v>77</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>87</v>
+      </c>
+      <c r="E22" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" t="s">
+        <v>77</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" t="s">
+        <v>77</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" t="s">
+        <v>73</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" t="s">
+        <v>117</v>
+      </c>
+      <c r="F29" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>